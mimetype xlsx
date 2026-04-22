--- v2 (2026-03-07)
+++ v3 (2026-04-22)
@@ -3102,51 +3102,51 @@
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/plce_n_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Adimplemento de Multas Oriundas da Violação da Legislação de Parcelamento do Solo Mediante a Dação em Pagamento de Bens Imóveis ou Execução de Obras Públicas, no Município de Sapezal, e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo de imóveis rurais para fins urbanos na modalidade de chácaras de recreio, na forma de condomínios de lotes e loteamento loteamentos, regulamentando a criação, implantação, regularização e manutenção de zonas de urbanização específica para chácaras de recreio (ZUECR) no município de Sapezal e da outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/528/plce_n_04_cm_oficio.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Complementar n° 14, de 28 de maio de 2014.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/611/plce__005_-_altera_a_lc_01_-_percentual_de_loteamentos_1.pdf</t>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/611/ok_plce__005_-_altera_a_lc_01_-_percentual_de_loteamentos_1.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complemetar nº 001/2012, que dispõe sobre o parcelamento do solo para fins urbanos no munícipio de Sapezal, e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/612/plce_6.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III, da Lei Complementar N° 14, de 28 de maio de 2014, que dispõe sobre a Criação do Código Municipal de Meio Ambiente de Sapezal</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/prop._emenda_lei_organica__-_01-2025.pdf</t>
   </si>
@@ -3783,51 +3783,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/334/ple_n_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/335/ple_n_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/336/ple_n_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/338/ple_n_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/349/ple_n_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/377/proj_lei_ex_007.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/378/ple_008-2025-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/379/proj_lei_ex_009.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/411/ple_n_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/415/ple_011.2025_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/421/ple_n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/423/ple_n_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/424/ple_n_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/429/ple_n_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_executivo_n_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/471/ple_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/472/ple_n_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/492/ple_n_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/495/ple_no_021-_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/510/ple_n_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/515/ple_n_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/531/ple_n_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/529/ple_n_25_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/526/ple_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/532/ple_n_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/535/ple_n_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/541/ple_n_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/547/ple_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/548/ple_032-2025-ppa_2026_2029_completo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/555/ple_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/562/ple_n_34_atualizado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/557/ple_n_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/558/ple_n_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/576/ple_n_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/579/ple_38-2025_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/583/ple_n_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/584/ple_n_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/591/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/600/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/601/ple_n_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/605/ple_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/613/ple_n_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/614/ple_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/615/ple_n_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/617/ple_n_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/619/ple_n_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/625/ple_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/631/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/315/pll_n_01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/366/pll_n_02_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/317/pll_n_03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/323/pl_04.2025_alteracao_readacao_lei_1.821.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/331/pll_05.2025_utilidade_publica_ampaas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/337/pll_06-2025-alteracao_do_pccs_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/351/pll_no_07.2025-_obras_incompletas_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/367/pll_08.2025_termo_filiacao_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/368/pll_n_09_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/386/pll_10.2025_utilidade_publica_acisa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/390/pll_011.2025_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_leg._12_-_25_-_ticulo_cidadao_honorario_-_carlos_avallone_junior_-_ver._antonio_e_joilson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/406/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/414/pll_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/446/pll_no_15_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/449/pll_n_16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/454/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/476/pll_n_18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_19_-_a_utilidade_publica_do_stta_-_antonio_rodrigues_e_joilson_silva_assuncao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/482/pll_20_-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_leg_21_-_25_-_alteracao_lei_ordinaria_1.644-2022_-_doacao_terra_-_ver._helenildo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/525/pll_n_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/539/pll_n_23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/538/pll_n_24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/543/pll_n_25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/551/pll_26-2025_-_substitutivo_-_institui_cota_minima_de_participacao_rev.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/552/03.09.25_-_projeto_de_lei_-_auditorio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/563/pll_28_-_denomina_caio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/564/pll_n_29.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/574/pll_30_-_2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/582/pll_n_31.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/596/proj._lei_legislativo_033-2025_-__contratacao_de_mao_de_obra_-_reserva_de_8_a_mulheres_vitimas_de_violencia__-__vereador_eliston_e_outros.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/604/pll_34.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/616/pll_n_35_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/623/pll_36.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/624/pll_37.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/628/pll_38-2025_ok-1-10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_n_04_-_aeroporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_05.2025_aumento_real__servidores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_n_07.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/319/ind_08.2025__reducao_da_jornada_tdis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/330/ind_09.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_n_10_-_bonus_de_desempenho_educacional.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/318/ind_17.2025_sala_de_radiolologia_centro_especialidades.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_n_12_-_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/320/ind13.2025_aquisicao_maquinarios_pesados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_n_14_-_aumento_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_n_15_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_n_16_-_sinalizacao_estradas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/343/ind_17.2025_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_n_18_-_placas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_n_20_-.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/346/ind_22.2025_-_reforma_e_ampliacao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/344/ind_23.225_construcao_tampas_bueiros.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/355/ind_24.2025_-_casa_para_acolhimento_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_n_25_-_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/359/ind_26.2025_-__gratificacao_ou_verba_para_medico_regulador_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/350/ind_27.2025_implantacao_redutor_velocidade_quebra_molas_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_n_28.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/357/ind_30.2025_fornecimento_de_onibus_climatizados.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/362/indicacao_n_32_-_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_n_33_-_hora_atividade.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/352/ind_34.2025-_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_no035.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/358/ind_36.2025_-_implatacao_monumento_para_cidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/363/ind_37__cnh_social.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/371/ind_no_38.2025_limpeza_tratamento_das_algas_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_no_39_-_carro_cultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_n_40_-_bebedouro_publico.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/370/ind_41.2025_-_faixa_elevada_av._jau.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_42_-_praca_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_043025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_n46_-bueiros.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/385/ind_47.2025_material_didatico.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_49_-_unidade_local_da_empaer.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/384/ind_50.2025_pracas_virtuais.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_051.2025_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_52_-_abertura_de_tunel_ou_construcao_de_rampa_no_ginasio_elenor_dal_maso.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/389/ind_53.2025_guarita_coberta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/391/ind_n_54.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_no_055-25_-_patrolamento_e_melhorias_estrada_szl_22_-_ver._barbara_-_final.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_n_56_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_no_57_-_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/396/ind_58.2025_-_aquis_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_no_59_-_aquisicao_caminhao_cavalo_mecanico.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/402/ind_no_60.2025_aquisicao_de_mais_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/403/ind_61.2025_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_no_62_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao_no_63.2025_-__construcao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_n_64_-_bosque.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_no_65_-_unidade_v_saude_-_marlena_webler.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_66_-25_-_regularizacao_fundiaria__-_chacara_do_dede_-_ver._ailton.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/420/ind_no_67.2025_substituicao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/430/ind_68.2025_premiacao_em_brindes_ou_dinheiro_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_n_69_-_tendas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_70_-_termometro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no071_-_regularizacao_fundiaria_do_bairro_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no72_-_construcao_de_estrada_vicinal_gleba_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/441/2_-_indicacao_no76_-_arquibancadas_campo_sintetico_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_77_-_criacao_de_chefe_de_patio_dos_onibus__-_eliston_guarda_andre_leandro_e_miguel_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_no78_-_calendario_de_licitacoes_manutencoes_frota_escolar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/456/ind_n_79.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_no_80_-_doacao_de_lote_cacore.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_n_83_-_construcao_da_praca_no_bairro_santa_felicidade___-_leandro_sampaio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no84_-_unidades_de_saude_abertos_horario_de_almoco.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/461/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/464/ind_n_86.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_n_87_-_ampliacao_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_n__89.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/469/indicacao_no090_-_cnh_social.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_no_91_-_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/479/ind_n_92.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_n_93.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no94_-_femusa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/483/ind_n_95.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/487/ind_n_96.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/488/ind_n_97.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_98_-_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_99_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_n_100_-_revitalizacao_pintura_quadra_de_tenis.docx.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/494/03.07.25_-_indicacao_101_-_programa_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_n._104__-_quadra_aldeia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/507/ind_n_05.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/509/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_n._111_-_faixa_elevada_centro_medico.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_n._112_-_quadra_coberta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/537/indicacao_n._114_-_lixeira.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/545/ind_n__116.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/550/ind_n_117.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/549/ind_n_118.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_n_122.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_n._132_-medico_psiquiatra.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_n_133.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/599/indicacao_n._135_-_sala_de_apoio.docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_139_-_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_n._141_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/360/mocao_n_01.2025_gringo_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/392/mocao_no_02_-_flavio_henrique.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/393/mocao_no_03_-_leonardo_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/408/mocao_no_4.2025_-_niura.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/410/mocao_no_5_-_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/416/mocao_aplauso_no_06_-_prof_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_aplauso_no_07_-_prof_pele.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/431/mocao_no_9_-_equipe_de_organizacao_copa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/432/mocao_no_10_-_professores_e_instrutores_copa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/433/mocao_aplauso_no_11.2025_-_aos_arbitros.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_repudio_n_12.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_aplauso_n_13.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/455/mocao_n_14.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/477/mocao_de_aplauso_n_15.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/478/mocao_de_aplauso_n_16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_aplauso_no_17_-_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/527/mocao_de_aplauso_n_18_-__basquete_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/534/19.08.25_-_mocao_de_aplauso_n19_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/554/mocao_n_20.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/553/04.09.25_-_mocao_de_aplauso_-_samuel.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/577/mocao_n_22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_no_01_-_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/627/decreto_08_2025_-_das_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/322/resolucao_n_01.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/324/resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/325/resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/326/resolucao_n_04.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_resolucao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_resol_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/463/29.05.25_-_projeto_de_relolucao_n_007_-_camara_solidaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/465/pr_08-2025_-_planejamento_estrategico.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/630/projeto_de_resolucao_09-2025_-_com._representativa._dez._2025-jan._2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/plce_n_01.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/528/plce_n_04_cm_oficio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/611/plce__005_-_altera_a_lc_01_-_percentual_de_loteamentos_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/612/plce_6.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/prop._emenda_lei_organica__-_01-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/347/parecer_legislacao_ple_02-2025_-_rga_-_com_mudanca.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/372/parecer_financas_pr_05-2025-com_emenda.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_com_emenda_educacao_ple_06-2025_-_hora_atividade.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/450/parecer_legislacao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/484/parecer_com_emenda_plce_001_2025_-_dacao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/496/parecer_comissao_de_justica_pl_17.2025-pme.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/499/parecer_legislacao_ple_021_2025_-_com_mudanca.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/503/parecer_obras_do_plce_002-2025_-_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/504/parecer_legiscao_ple_019-2025_-_lixo_transbordo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/508/parecer_financas_ple_08-2025_-_com_emenda_-_programa_neuroconvergente.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/516/parecer_02__obras_do_plce_002-2025_-_com_emenda_2.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/567/parecer_legislacao_pll_24_2025_-_at_autistas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/570/parecer_legislacao_veto_ple_008_-_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/593/parecer_financas_ple_32-2025_-_com_emenda_-_ppa_ok.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/607/parecer_legislacao_veto_-_pll_025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/618/parecer_obras_ple_43.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/620/parecer_financas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/621/plce_05-2025_parecer_em_conjunto_-_obras_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_-_parecer_financas_ple_041-2025_rev.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/632/parecer_comissao_de__fin.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/633/parecer_de_legislacao_-_46-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/540/veto_parcial_ple_n_08.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/585/veto_n_02.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/518/emenda_parlamentar_plce_002-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/546/prop._emenda_modificativa_-_ple_no_022_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/586/1849905-2024wm_-_parecer_previo_pp1198-1213.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/442/denuncia_01-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/443/denuncia_02-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/452/denuncia_-_prefeito_e_vice_-_claudio_e_mauro_-_reiterada_conduta_-_insubordinacao_ao_poder_legislativo_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/334/ple_n_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/335/ple_n_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/336/ple_n_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/338/ple_n_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/349/ple_n_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/377/proj_lei_ex_007.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/378/ple_008-2025-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/379/proj_lei_ex_009.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/411/ple_n_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/415/ple_011.2025_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/421/ple_n12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/423/ple_n_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/424/ple_n_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/429/ple_n_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_executivo_n_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/471/ple_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/472/ple_n_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/492/ple_n_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/495/ple_no_021-_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/510/ple_n_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/515/ple_n_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/531/ple_n_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/529/ple_n_25_com_oficio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/526/ple_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/532/ple_n_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/535/ple_n_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/541/ple_n_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/542/projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/547/ple_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/548/ple_032-2025-ppa_2026_2029_completo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/555/ple_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/562/ple_n_34_atualizado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/557/ple_n_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/558/ple_n_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/576/ple_n_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/579/ple_38-2025_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/583/ple_n_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/584/ple_n_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/591/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/600/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/601/ple_n_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/605/ple_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/613/ple_n_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/614/ple_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/615/ple_n_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/617/ple_n_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/619/ple_n_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/625/ple_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/631/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/315/pll_n_01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/366/pll_n_02_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/317/pll_n_03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/323/pl_04.2025_alteracao_readacao_lei_1.821.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/331/pll_05.2025_utilidade_publica_ampaas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/337/pll_06-2025-alteracao_do_pccs_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/351/pll_no_07.2025-_obras_incompletas_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/367/pll_08.2025_termo_filiacao_ucmmat.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/368/pll_n_09_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/386/pll_10.2025_utilidade_publica_acisa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/390/pll_011.2025_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_leg._12_-_25_-_ticulo_cidadao_honorario_-_carlos_avallone_junior_-_ver._antonio_e_joilson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/406/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/414/pll_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/446/pll_no_15_-_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/449/pll_n_16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/454/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/476/pll_n_18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_n_19_-_a_utilidade_publica_do_stta_-_antonio_rodrigues_e_joilson_silva_assuncao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/482/pll_20_-_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_leg_21_-_25_-_alteracao_lei_ordinaria_1.644-2022_-_doacao_terra_-_ver._helenildo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/525/pll_n_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/539/pll_n_23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/538/pll_n_24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/543/pll_n_25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/551/pll_26-2025_-_substitutivo_-_institui_cota_minima_de_participacao_rev.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/552/03.09.25_-_projeto_de_lei_-_auditorio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/563/pll_28_-_denomina_caio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/564/pll_n_29.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/574/pll_30_-_2025_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/582/pll_n_31.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/590/projeto_de_lei_032-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/596/proj._lei_legislativo_033-2025_-__contratacao_de_mao_de_obra_-_reserva_de_8_a_mulheres_vitimas_de_violencia__-__vereador_eliston_e_outros.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/604/pll_34.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/616/pll_n_35_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/623/pll_36.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/624/pll_37.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/628/pll_38-2025_ok-1-10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_n_04_-_aeroporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_05.2025_aumento_real__servidores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_n_07.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/319/ind_08.2025__reducao_da_jornada_tdis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/330/ind_09.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_n_10_-_bonus_de_desempenho_educacional.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/318/ind_17.2025_sala_de_radiolologia_centro_especialidades.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_n_12_-_feira_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/320/ind13.2025_aquisicao_maquinarios_pesados.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_n_14_-_aumento_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_n_15_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_n_16_-_sinalizacao_estradas.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/343/ind_17.2025_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_n_18_-_placas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_n_20_-.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/346/ind_22.2025_-_reforma_e_ampliacao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/344/ind_23.225_construcao_tampas_bueiros.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/355/ind_24.2025_-_casa_para_acolhimento_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_n_25_-_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/359/ind_26.2025_-__gratificacao_ou_verba_para_medico_regulador_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/350/ind_27.2025_implantacao_redutor_velocidade_quebra_molas_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_n_28.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/357/ind_30.2025_fornecimento_de_onibus_climatizados.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/362/indicacao_n_32_-_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_n_33_-_hora_atividade.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/352/ind_34.2025-_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_no035.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/358/ind_36.2025_-_implatacao_monumento_para_cidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/363/ind_37__cnh_social.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/371/ind_no_38.2025_limpeza_tratamento_das_algas_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_no_39_-_carro_cultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_n_40_-_bebedouro_publico.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/370/ind_41.2025_-_faixa_elevada_av._jau.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_42_-_praca_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_043025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_045.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_n46_-bueiros.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/385/ind_47.2025_material_didatico.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_49_-_unidade_local_da_empaer.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/384/ind_50.2025_pracas_virtuais.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_051.2025_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_52_-_abertura_de_tunel_ou_construcao_de_rampa_no_ginasio_elenor_dal_maso.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/389/ind_53.2025_guarita_coberta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/391/ind_n_54.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_no_055-25_-_patrolamento_e_melhorias_estrada_szl_22_-_ver._barbara_-_final.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_n_56_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_no_57_-_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/396/ind_58.2025_-_aquis_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_no_59_-_aquisicao_caminhao_cavalo_mecanico.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/402/ind_no_60.2025_aquisicao_de_mais_um_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/403/ind_61.2025_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_no_62_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/405/indicacao_no_63.2025_-__construcao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_n_64_-_bosque.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/412/indicacao_no_65_-_unidade_v_saude_-_marlena_webler.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_66_-25_-_regularizacao_fundiaria__-_chacara_do_dede_-_ver._ailton.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/420/ind_no_67.2025_substituicao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/430/ind_68.2025_premiacao_em_brindes_ou_dinheiro_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_n_69_-_tendas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_70_-_termometro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no071_-_regularizacao_fundiaria_do_bairro_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no72_-_construcao_de_estrada_vicinal_gleba_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/440/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/441/2_-_indicacao_no76_-_arquibancadas_campo_sintetico_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_n_77_-_criacao_de_chefe_de_patio_dos_onibus__-_eliston_guarda_andre_leandro_e_miguel_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_no78_-_calendario_de_licitacoes_manutencoes_frota_escolar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/456/ind_n_79.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_no_80_-_doacao_de_lote_cacore.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_n_83_-_construcao_da_praca_no_bairro_santa_felicidade___-_leandro_sampaio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no84_-_unidades_de_saude_abertos_horario_de_almoco.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/461/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/464/ind_n_86.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_n_87_-_ampliacao_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_n__89.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/469/indicacao_no090_-_cnh_social.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_no_91_-_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/479/ind_n_92.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_n_93.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no94_-_femusa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/483/ind_n_95.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/487/ind_n_96.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/488/ind_n_97.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_98_-_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_99_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/493/indicacao_n_100_-_revitalizacao_pintura_quadra_de_tenis.docx.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/494/03.07.25_-_indicacao_101_-_programa_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_n._104__-_quadra_aldeia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/507/ind_n_05.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/509/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_n._111_-_faixa_elevada_centro_medico.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_n._112_-_quadra_coberta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/537/indicacao_n._114_-_lixeira.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/544/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/545/ind_n__116.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/550/ind_n_117.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/549/ind_n_118.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/559/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/565/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_n_122.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_n._132_-medico_psiquiatra.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_n_133.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/598/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/599/indicacao_n._135_-_sala_de_apoio.docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/606/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_139_-_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_n._141_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/360/mocao_n_01.2025_gringo_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/392/mocao_no_02_-_flavio_henrique.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/393/mocao_no_03_-_leonardo_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/408/mocao_no_4.2025_-_niura.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/410/mocao_no_5_-_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/416/mocao_aplauso_no_06_-_prof_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_aplauso_no_07_-_prof_pele.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/431/mocao_no_9_-_equipe_de_organizacao_copa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/432/mocao_no_10_-_professores_e_instrutores_copa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/433/mocao_aplauso_no_11.2025_-_aos_arbitros.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/437/mocao_de_repudio_n_12.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/447/mocao_de_aplauso_n_13.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/455/mocao_n_14.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/477/mocao_de_aplauso_n_15.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/478/mocao_de_aplauso_n_16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/491/mocao_aplauso_no_17_-_corrida_de_rua.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/527/mocao_de_aplauso_n_18_-__basquete_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/534/19.08.25_-_mocao_de_aplauso_n19_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/554/mocao_n_20.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/553/04.09.25_-_mocao_de_aplauso_-_samuel.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/577/mocao_n_22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_no_01_-_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/627/decreto_08_2025_-_das_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/322/resolucao_n_01.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/324/resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/325/resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/326/resolucao_n_04.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_resolucao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_resol_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/463/29.05.25_-_projeto_de_relolucao_n_007_-_camara_solidaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/465/pr_08-2025_-_planejamento_estrategico.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/630/projeto_de_resolucao_09-2025_-_com._representativa._dez._2025-jan._2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/plce_n_01.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/528/plce_n_04_cm_oficio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/611/ok_plce__005_-_altera_a_lc_01_-_percentual_de_loteamentos_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/612/plce_6.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/prop._emenda_lei_organica__-_01-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/347/parecer_legislacao_ple_02-2025_-_rga_-_com_mudanca.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/372/parecer_financas_pr_05-2025-com_emenda.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_com_emenda_educacao_ple_06-2025_-_hora_atividade.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/450/parecer_legislacao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/484/parecer_com_emenda_plce_001_2025_-_dacao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/496/parecer_comissao_de_justica_pl_17.2025-pme.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/499/parecer_legislacao_ple_021_2025_-_com_mudanca.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/503/parecer_obras_do_plce_002-2025_-_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/504/parecer_legiscao_ple_019-2025_-_lixo_transbordo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/508/parecer_financas_ple_08-2025_-_com_emenda_-_programa_neuroconvergente.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/516/parecer_02__obras_do_plce_002-2025_-_com_emenda_2.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/567/parecer_legislacao_pll_24_2025_-_at_autistas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/570/parecer_legislacao_veto_ple_008_-_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/593/parecer_financas_ple_32-2025_-_com_emenda_-_ppa_ok.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/607/parecer_legislacao_veto_-_pll_025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/618/parecer_obras_ple_43.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/620/parecer_financas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/621/plce_05-2025_parecer_em_conjunto_-_obras_e_legislacao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/622/emenda_-_parecer_financas_ple_041-2025_rev.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/632/parecer_comissao_de__fin.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/633/parecer_de_legislacao_-_46-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/540/veto_parcial_ple_n_08.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/585/veto_n_02.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/518/emenda_parlamentar_plce_002-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/546/prop._emenda_modificativa_-_ple_no_022_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/586/1849905-2024wm_-_parecer_previo_pp1198-1213.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/442/denuncia_01-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/443/denuncia_02-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2025/452/denuncia_-_prefeito_e_vice_-_claudio_e_mauro_-_reiterada_conduta_-_insubordinacao_ao_poder_legislativo_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="204.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -8345,51 +8345,51 @@
       </c>
       <c r="G174" s="1" t="s">
         <v>660</v>
       </c>
       <c r="H174" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>662</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>663</v>
       </c>
       <c r="D175" t="s">
         <v>353</v>
       </c>
       <c r="E175" t="s">
         <v>354</v>
       </c>
       <c r="F175" t="s">
-        <v>300</v>
+        <v>483</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>664</v>
       </c>
       <c r="H175" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>666</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>667</v>
       </c>
       <c r="D176" t="s">
         <v>353</v>
       </c>
       <c r="E176" t="s">
         <v>354</v>
       </c>
       <c r="F176" t="s">