--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="712" uniqueCount="352">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -132,50 +132,122 @@
   <si>
     <t>678</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_executivo_substitutivo_n_6.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NA LEI MUNICIPAL N° 050/1997 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/679/ple_n_7.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 316, de 16 de dezembro de 2002</t>
   </si>
   <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/686/pl_009_-_vaar_educacao_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização da criação de bonificação especial para todos os servidores da Secretaria de Educação e Cultura para utilização de parte dos recursos do VAAR Fundeb - valor aluno ano resultado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/692/ple_n_10.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA LEI N° 1.650, DE 17 DE JUNHO DE 2022.</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/700/ple_n_11.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ALTERAÇÕES NA LEI MUNICIPAL N° 1.892/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/719/ple_n_12_260414_091656.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 1.650, DE 17 DE JUNHO DE 2022.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/720/ple_n_13_260414_095333.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o Plano Municipal da Primeira Infância de Sapezal/MT (PMPI) para o decênio 2026-2036 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/722/ple_n_14_260420_111003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação do Fundo  Municipal de Proteção e Bem-Estar Animal (FUMBEA), Institui o Conselho Municipal de Proteção e Bem-Estar Animal e dá outras providências.</t>
+  </si>
+  <si>
     <t>658</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>André Pozzobom, Eliston do Papagaio, Prof. Leandro</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/658/projeto_de_lei_legislativo_n_01.pdf</t>
   </si>
   <si>
     <t>Concede ao cidadão Jose Marques Sobrinho ‘’Zequinha’’ o Título de Cidadão Honorário do Município de Sapezal (MT), e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/659/projeto_de_lei_legislativo_n_2.pdf</t>
   </si>
   <si>
     <t>Concede ao cidadão José Guarino Fernandes o Título de Cidadão Honorário do Município de Sapezal (MT), e dá outras providências.</t>
@@ -231,74 +303,242 @@
   <si>
     <t>André Pozzobom, Eliston do Papagaio, Miguelzinho da Cacoré, Prof. Leandro</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_legislativo_n_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir ação/programa de caráter socioassistencial para aquisição e distribuição de pescado às famílias em situação de vulnerabilidade social, no período da Quaresma e Semana Santa, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_legislativo_n_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de reserva de área acessível a pessoas com deficiência e/ou mobilidade reduzida em eventos públicos promovidos, organizados ou apoiados pelo Município de Sapezal/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Joilson Enfermeiro</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/680/pl_marlene.pdf</t>
   </si>
   <si>
     <t>Concede à pessoa homenageada o Título de Cidadã Honorária do município de Sapezal-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/683/pll_10_-_2026_-_juliano_mendonca.pdf</t>
   </si>
   <si>
     <t>CONCEDE A PESSOA HOMENAGEADA O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SAPEZAL (MT), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>Antônio Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/688/pll_n_11_-_utilidade_publica_asasmt.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SERVIÇOS ARTÍSTICOS SERTÃO DE MATO GROSSO – ASASMT – E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/691/pl_12_-_elizeu.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE À PESSOAS HOMENAGEADA O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SAPEZAL</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/695/pll_13_2026_-_dr_erich.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE À PESSOA HOMENAGEADA, O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SAPEZAL-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/696/pll_14_-_2026_-_dr_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a pessoa homenageada, o Título de cidadão Honorário do município de Sapezal-MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/697/pll_15_2026_-_alterar_tempo_fabricacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera o § 1º do art. 2º da Lei Municipal nº 1.533, de 2020, para ampliar de 07 (sete) para 10 (dez) anos de fabricação, prazo nele previsto.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/698/pll_16-2026_emb_e_desemb.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE ÁREAS DESTINADAS AO EMBARQUE E DESEMBARQUE DE PASSAGEIROS ATENDIDOS POR MOTORISTAS DE APLICATIVOS NO MUNICÍPIO DE SAPEZAL - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Barbara Sachetti, Prof. Marcio Bonifacio</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/699/pll_17_-_titulo_erai.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE À PESSOA HOMENAGEADA O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SAPEZAL (MT), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Eliston do Papagaio, André Pozzobom, Prof. Leandro</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/706/pll_n_18_260401_120303.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA LEI MUNICIPAL Nº 1.781/2024, QUE DISPÕE SOBRE A DIVULGAÇÃO NO SITE DA PREFEITURA MUNICIPAL DE SAPEZAL/MT DOS DADOS BÁSICOS DE TODAS AS OBRAS PÚBLICAS MUNICIPAIS EM ANDAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/711/pll_19_-_2026_-_luis_gotardo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a pessoa homenageada, Luis Alberto Gotardo, o Título de Cidadão Honorário do município de Sapezal - MT.</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/712/pll_20-2026_-_carlos_e_maria_joana.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SR. ANTÔNIO CARLOS ROCHA MORAES, E SUA ESPOSA MARIA JOANA PEREIRA AGUIAR, O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE SAPEZAL-MT.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/704/projeto_de_lei_leg.__21_-__-engasgo_-_ok-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui no município de Sapezal-MT, a "Semana Municipal de Conscientização sobre a Manobra de Desengasgo", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>André Pozzobom, Ailton Primitivo, Antônio Rodrigues, Eliston do Papagaio, Helenildo dos Reis Pereira, Juliano Delmondes, Miguelzinho da Cacoré, Prof. Leandro</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/713/pll_22_2026_-_feira.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação de Feirantes de sapezal - MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Prof. Leandro, André Pozzobom, Eliston do Papagaio</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/716/pll_n_23_260409_111525.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE SAPEZAL, O DIA MUNICIPAL DE PREVENÇÃO E COMBATE À OBESIDADE INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>André Pozzobom</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/725/pll_n_24_260420_115354.pdf</t>
+  </si>
+  <si>
+    <t>Concede ao cidadão Irio Dal’Maso o Título de Cidadão Honorário do Município de Sapezal (MT), e dá outras providências</t>
+  </si>
+  <si>
     <t>634</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_01_-_2026_.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Municipal, para que busque, junto ao Departamento Nacional de Infraestrutura de Transportes – DNIT, a viabilidade técnica e administrativa para a instalação de semáforos para travessia de pedestres em pontos estratégicos da BR-364, no perímetro urbano do município de Sapezal, para garantir a segurança da população, em especial dos estudantes.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Prof. Marcio Bonifacio</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_02_-reajuste_professores.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Municipal, para que sejam adotas as providências necessárias para aplicar aos profissionais do magistério da rede municipal de ensino de Sapezal o reajuste decorrente do índice do Piso Salarial Nacional, conforme estabelecido pela Lei Federal nº 11.738/2008.</t>
@@ -366,319 +606,511 @@
   <si>
     <t>INDICA ao Poder Executivo Municipal que promova a distribuição dos recursos do VAAR / FUNDEB aos profissionais da Educação Básica, bem como que seja criada uma lei municipal que regulamente os critérios e a forma de distribuição desses recursos.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_no_09_-_2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo que determine a complementação do asfalto na Rua 7 – Bairro Nova Jerusalém – nesta cidade.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_10_.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO OU ADEQUAÇÃO DOS POSTES DE ILUMINAÇÃO PÚBLICA EXISTENTES NA AVENIDA CURIMBÁ, EM RAZÃO DA INSUFICIÊNCIA DE LUMINOSIDADE DECORRENTE DA ALTURA EXCESSIVA DOS POSTES.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_11_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM IMPLANTADAS VAGAS ESÉC[IFICAS E SINALIZADAS PARA EMBARQUE E DESEMBARQUE DE TÁXIS E VEÍCULOS DE APLICATIVO (UBER E SIMILARES) EM FRENTE A TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>12</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/648/indicacao_no_12_-_2026.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo que avalie a possibilidade de implementar a vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_13_-_credenciamento_farmacias.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Municipal, que estude a viabilidade técnica, administrativa e orçamentária para a implantação de procedimento de credenciamento de farmácias locais, com a finalidade de suprir eventuais faltas de medicamentos nas unidades da rede pública municipal de saúde, nos termos do artigo 79 da Lei  nº 14.133/2021.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Helenildo dos Reis Pereira</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_n_14.pdf</t>
   </si>
   <si>
     <t>A implantação de ponto de ônibus devidamente estruturado no Loteamento Vida Nova, neste Município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_15_-_caa.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Municipal, para que sejam implementados recursos de Comunicação Alternativa e Aumentativa (CAA) nos espaços públicos do município, em conformidade com a Lei nº 15.249/2025.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>Antônio Rodrigues, Juliano Delmondes</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_n_16.pdf</t>
   </si>
   <si>
     <t>A extensão do Auxílio Alimentação às mães e/ou responsáveis legais participantes do Programa Neuroconvergente (Lei Municipal nº 1.871/2025).</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_n_17.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de projeto e construção de praça pública com implantação de  minicampo com gramado sintético no Bairro Cidezal IV, em frente ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_18_-_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A IMPLANTAÇÃO DA CRECHE DO IDOSO, DESTINADA AO ATENDIMENTO DIURNO DE PESSOAS IDOSAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, COMO POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL, PROTEÇÃO E PROMOÇÃO DA PESSOA IDOSA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_19_-_calcada_ginasio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal a revitalização da calçada ao lado do Ginásio Marcelo Leal, na Rua da Traíra, esquina com a Rua Barbado.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>A viabilização e destinação de kits agrícolas para fortalecimento da agricultura familiar indígena e rural, em atendimento à Associação Thutalinansu (mulheres indígenas agricultoras familiares da Etnia Nambiquara) e às famílias da Agrovila Paulo Umberto Barbosa (Gleba Cacoré).</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implementação de programa para a realização gratuita de exame de Raio X panorâmico odontológico.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>Ailton Primitivo</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_22_-_cobertura_da_quadra_.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal  a cobertura da quadra poliesportiva localizada em frente à APAE – Associação de Pais e Amigos dos Excepcionais.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_n._23_-_hemodialise_-_ailton.pdf</t>
   </si>
   <si>
     <t>A atualização e aumento do valor do auxílio financeiro concedido aos pacientes portadores de Doença Renal Crônica em tratamento por hemodiálise fora do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
-  </si>
-[...1 lines deleted...]
-    <t>24</t>
   </si>
   <si>
     <t>Joilson Enfermeiro, Eliston do Papagaio, Prof. Leandro</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/681/indicacao_no_24-2026.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Chefe do Poder Executivo que determine aos profissionais do Departamento de Trânsito do município a realização de um estudo_x000D_
 visando a implantação de retornos em U, nas Avenidas da cidade.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_n._25_-_transferencia_da_feira.pdf</t>
   </si>
   <si>
     <t>ao Chefe do Poder Municipal, que, por meio da secretaria competente, promova estudos e adote as providências necessárias para a transferência da Feira Municipal André Antônio Vanni para o Pavilhão Comunitário Zeneuda Fontanelli, localizado no Bairro Popular.</t>
   </si>
   <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_no_26_-_2026_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Chefe do Poder Executivo que estabeleça Termo de Repasse com  Escola Estadual em atividade no município, com o objetivo de auxiliar na manutenção e funcionamento da respectiva estrutura.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/685/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal que determine ao setor competente da Administração Pública a realização de estudos e a adoção de providências necessárias para avaliar a contratação de banda ou cantor oriundo do estado do Maranhão, ou outro artista representativo da música nordestina, para integrar a programação musical da EXPOZAL.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Prof. Leandro, Ailton Primitivo, André Pozzobom, Eliston do Papagaio</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/687/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Pocer Executivo Municipal, a adoção de providências necessárias para alteração da Lei Municipal n° 1.871/2025, que institui o Programa Neuroconvergente, para possibitar a continuidade das participantes em novos ciclos de formação e manutenção do benefício.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/694/indicacao_n._29_-_lixeiras.pdf</t>
+  </si>
+  <si>
+    <t>A instalação de lixeiras e a colocação de portas/portões nas quadras esportivas comunitárias do Município que ainda não dispõem dessas estruturas</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_no_30_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo que determine ao departamento competente a realização de estudos visando à alteração no artigo 130 do Estatuto do Servidor Público Municipal.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Eliston do Papagaio, Ailton Primitivo, André Pozzobom, Joilson Enfermeiro, Juliano Delmondes, Miguelzinho da Cacoré, Prof. Leandro</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_n._31_-_conecta_sapezal.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudos técnicos, administrativos e orçamentários visando à criação da plataforma “CONECTA SAPEZAL”, destinada ao recebimento, registro, encaminhamento e acompanhamento de solicitações relacionadas aos serviços públicos municipais.</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/701/indicacao_no_32_-_26_-_premiacao_em_dinheiro_aos_atletas_-_ver._joilson_-_final_-_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo que determine à Secretaria competente a realização de estudos visando estabelecer, legalmente, uma escala de premiação em dinheiro aos vencedores de competições esportivas.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/702/documento_260331_085938.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de arquibancada coberta na piscina semiolímpica do “Complexo Esportivo Vereador Franço Helber Anselmo Santana”, sugerindo-se, para tanto, a aquisição de arquibancada móvel, a fim de possibilitar sua utilização também em outros espaços e eventos realizados no Município.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/709/indicacao_n_34_260406_101737.pdf</t>
+  </si>
+  <si>
+    <t>A realização de melhorias na estrutura da Lavanderia Municipal, com a finalidade de proporcionar melhores condições de trabalho às servidoras que ali desempenham suas atividades diárias.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Miguelzinho da Cacoré</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/723/ind_n_35_260420_112801.pdf</t>
+  </si>
+  <si>
+    <t>Que realize estudos visando à criação da Secretaria Municipal de Agricultura, Pecuária e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao_n_36_260410_112852.pdf</t>
+  </si>
+  <si>
+    <t>A viabilidade de instituir programa de regularização de débitos relacionados à pavimentação/asfaltamento na região da Chacará do Pedrão, mediante contrapartida dos moradores na execução de calçadas, na forma da lei.</t>
+  </si>
+  <si>
     <t>650</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/650/mocao_01_-_2026_-_professores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos Professores premiados com Bônus de Desempenho Educacional 2025 (BDE), integrantes da Rede Municipal de Ensino de Sapezal.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>André Pozzobom</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/637/mocao_de_aplausos_02_-_dr._fernando.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao médico Dr. Fernando Ferreira Costa, em reconhecimento aos relevantes serviços prestados à população de Sapezal.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/651/mocao_03_-_2026_-_escolas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO às 03 Escolas Municipais que obtiveram as melhores colocações no desempenho durante o ano letivo de 2025 - SAES.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/675/mocao_de_aplauso_no_06_-_pedro_muffato.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Pedro Muffato, pioneiro e figura de reconhecida relevância na história do desenvolvimento local, em razão de sua postura ética, responsável e comprometida com a comunidade, especialmente diante da situação envolvendo o loteamento que deu origem ao Bairro Papagaio.</t>
   </si>
   <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/703/mocao_260331_092907.pdf</t>
+  </si>
+  <si>
+    <t>à Senhora Nathalia Rodrigues Soares, em reconhecimento à sua trajetória de coragem, dedicação e relevantes serviços prestados ao Município de Sapezal, especialmente na defesa dos direitos das crianças autistas e de suas famílias, por ocasião de sua despedida do município.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/705/mocao_apae_260401_114049.pdf</t>
+  </si>
+  <si>
+    <t>à Associação de Pais Amigos dos Excepcionais de Sapezal – APAE, em reconhecimento à sua trajetória de dedicação, compromisso social e relevantes serviços prestados ao Município de Sapezal ao longo de seus 25 anos de história.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>Barbara Sachetti, Helenildo dos Reis Pereira, Juliano Delmondes, Prof. Marcio Bonifacio</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/707/mocao_aplauso_no_9__-_equipe_robotica.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Equipe do Núcleo Municipal de Robótica Educacional, em reconhecimento ao trabalho desenvolvido na educação pública municipal e pela participação de destaque no Prêmio Sebrae Prefeitura Empreendedora 2025/2026, na categoria Empreendedorismo na Escola.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/714/mocao_n_10_260409_110752.pdf</t>
+  </si>
+  <si>
+    <t>Ao time da categoria Sub-17 de Futsal, em reconhecimento pela brilhante conquista do título de campeão da primeira fase da Copa LMF, evento promovido pela Liga Mato-Grossense de Futsal, realizado entre os dias 27 a 29 de março, no município de Diamantino/MT.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/715/mocao_n_11_260409_111047.pdf</t>
+  </si>
+  <si>
+    <t>Ao Professor Dionester Ribeiro de Oliveira, em reconhecimento ao relevante trabalho desenvolvido à frente da equipe da categoria Sub-17 de Futsal, campeã da primeira fase da Copa LMF, competição promovida pela Liga Mato-Grossense de Futsal, realizada de 27 a 29 de março, no município de Diamantino/MT.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/724/mocao_n_12_260420_113204.pdf</t>
+  </si>
+  <si>
+    <t>Ao Polo de Apoio Presencial da Universidade Aberta do Brasil – UAB de Sapezal, em reconhecimento à sua relevante contribuição para a formação superior dos munícipes de Sapezal e de toda a região.</t>
+  </si>
+  <si>
     <t>645</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ailton Primitivo, Antônio Rodrigues, Joilson Enfermeiro, Juliano Delmondes, Prof. Marcio Bonifacio</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/645/pr_01_-_2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SAPEZAL – RESOLUÇÃO Nº 03/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/682/plce_n_01.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei Complementar Municipal n° 10/2013 e dá outras providências</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/708/emenda_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta na Lei Orgânica Municipal disposições sobre emendas impositivas, com execução da programação orçamentária e financeira de natureza obrigatória, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>CLR - Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/717/parecer_comissao_legislacao_-_associacao_servicos_artisticos.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Serviços Artísticos Sertão de Mato Grosso - ASASMT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/721/parecer_feirantes.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação de Feirantes de Sapezal-MT, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -982,68 +1414,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/649/ple_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/652/ple_n_02_-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/663/ple_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/666/ple_n_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/670/projeto_de_lei_executivo_n_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_executivo_substitutivo_n_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/679/ple_n_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/658/projeto_de_lei_legislativo_n_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/659/projeto_de_lei_legislativo_n_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/661/pl_03_-_valmor.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/662/pl_4_manoel_-_ok.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/664/pl_5_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/665/pll_06_-_2026_-_claudio_schecheli_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_legislativo_n_07.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_legislativo_n_8.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/680/pl_marlene.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/683/pll_10_-_2026_-_juliano_mendonca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_01_-_2026_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_02_-reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/636/indicacao_03_-_2026_isencao_de_iptu_para_pessoas_acometidas_de_doencas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_04_-_uniformes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/640/indicacao_no_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_no_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_07_-_2026_urbanizacao_da_avenida_01_-_bairro_papagaio-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/647/indicacao_08_ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_no_09_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_10_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/648/indicacao_no_12_-_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_13_-_credenciamento_farmacias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_15_-_caa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_n_16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_18_-_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_19_-_calcada_ginasio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_22_-_cobertura_da_quadra_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_n._23_-_hemodialise_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/681/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_n._25_-_transferencia_da_feira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/650/mocao_01_-_2026_-_professores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/637/mocao_de_aplausos_02_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/651/mocao_03_-_2026_-_escolas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/675/mocao_de_aplauso_no_06_-_pedro_muffato.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/645/pr_01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/682/plce_n_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/649/ple_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/652/ple_n_02_-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/663/ple_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/666/ple_n_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/670/projeto_de_lei_executivo_n_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_executivo_substitutivo_n_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/679/ple_n_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/686/pl_009_-_vaar_educacao_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/692/ple_n_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/700/ple_n_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/719/ple_n_12_260414_091656.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/720/ple_n_13_260414_095333.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/722/ple_n_14_260420_111003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/658/projeto_de_lei_legislativo_n_01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/659/projeto_de_lei_legislativo_n_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/661/pl_03_-_valmor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/662/pl_4_manoel_-_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/664/pl_5_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/665/pll_06_-_2026_-_claudio_schecheli_ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_legislativo_n_07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_legislativo_n_8.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/680/pl_marlene.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/683/pll_10_-_2026_-_juliano_mendonca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/688/pll_n_11_-_utilidade_publica_asasmt.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/691/pl_12_-_elizeu.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/695/pll_13_2026_-_dr_erich.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/696/pll_14_-_2026_-_dr_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/697/pll_15_2026_-_alterar_tempo_fabricacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/698/pll_16-2026_emb_e_desemb.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/699/pll_17_-_titulo_erai.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/706/pll_n_18_260401_120303.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/711/pll_19_-_2026_-_luis_gotardo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/712/pll_20-2026_-_carlos_e_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/704/projeto_de_lei_leg.__21_-__-engasgo_-_ok-assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/713/pll_22_2026_-_feira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/716/pll_n_23_260409_111525.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/725/pll_n_24_260420_115354.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_01_-_2026_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_02_-reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/636/indicacao_03_-_2026_isencao_de_iptu_para_pessoas_acometidas_de_doencas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_04_-_uniformes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/640/indicacao_no_05_-_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_no_06_-_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_07_-_2026_urbanizacao_da_avenida_01_-_bairro_papagaio-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/647/indicacao_08_ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_no_09_-_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_10_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/648/indicacao_no_12_-_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_13_-_credenciamento_farmacias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_15_-_caa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_n_16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_18_-_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_19_-_calcada_ginasio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_22_-_cobertura_da_quadra_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_n._23_-_hemodialise_-_ailton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/681/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_n._25_-_transferencia_da_feira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_no_26_-_2026_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/685/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/687/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/694/indicacao_n._29_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_no_30_-_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_n._31_-_conecta_sapezal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/701/indicacao_no_32_-_26_-_premiacao_em_dinheiro_aos_atletas_-_ver._joilson_-_final_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/702/documento_260331_085938.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/709/indicacao_n_34_260406_101737.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/723/ind_n_35_260420_112801.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao_n_36_260410_112852.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/650/mocao_01_-_2026_-_professores.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/637/mocao_de_aplausos_02_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/651/mocao_03_-_2026_-_escolas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/675/mocao_de_aplauso_no_06_-_pedro_muffato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/703/mocao_260331_092907.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/705/mocao_apae_260401_114049.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/707/mocao_aplauso_no_9__-_equipe_robotica.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/714/mocao_n_10_260409_110752.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/715/mocao_n_11_260409_111047.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/724/mocao_n_12_260420_113204.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/645/pr_01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/682/plce_n_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/708/emenda_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/717/parecer_comissao_legislacao_-_associacao_servicos_artisticos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sapezal.mt.leg.br/media/sapl/public/materialegislativa/2026/721/parecer_feirantes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="88.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="142.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1219,1106 +1651,2146 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="F17" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" t="s">
         <v>82</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...11 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...14 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E23" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F23" t="s">
         <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E24" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E26" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F27" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F28" t="s">
         <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>117</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>121</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" t="s">
+        <v>66</v>
+      </c>
+      <c r="F30" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" t="s">
+        <v>66</v>
+      </c>
+      <c r="F31" t="s">
         <v>126</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="G31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>130</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E32" t="s">
+        <v>66</v>
+      </c>
+      <c r="F32" t="s">
         <v>131</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="F32" t="s">
+      <c r="G32" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>135</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F33" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>139</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" t="s">
+        <v>66</v>
+      </c>
+      <c r="F34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" t="s">
+      <c r="H34" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>65</v>
+      </c>
+      <c r="E36" t="s">
+        <v>66</v>
+      </c>
+      <c r="F36" t="s">
         <v>148</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="G36" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>152</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>65</v>
+      </c>
+      <c r="E37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F37" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H37" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="E38" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F38" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>162</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>163</v>
       </c>
       <c r="F39" t="s">
         <v>97</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>163</v>
       </c>
       <c r="F40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>162</v>
       </c>
       <c r="E41" t="s">
-        <v>83</v>
+        <v>163</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>74</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" t="s">
+        <v>163</v>
+      </c>
+      <c r="F42" t="s">
+        <v>167</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" t="s">
+        <v>163</v>
+      </c>
+      <c r="F43" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" t="s">
+        <v>177</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
         <v>182</v>
-      </c>
-[...19 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="E45" t="s">
+        <v>163</v>
+      </c>
+      <c r="F45" t="s">
         <v>184</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="F46" t="s">
-        <v>87</v>
+        <v>188</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H46" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="E47" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D48" t="s">
-        <v>198</v>
+        <v>162</v>
       </c>
       <c r="E48" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="F48" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" t="s">
+        <v>162</v>
+      </c>
+      <c r="E49" t="s">
+        <v>163</v>
+      </c>
+      <c r="F49" t="s">
+        <v>177</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" t="s">
+        <v>162</v>
+      </c>
+      <c r="E50" t="s">
+        <v>163</v>
+      </c>
+      <c r="F50" t="s">
+        <v>153</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
         <v>203</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" t="s">
+        <v>162</v>
+      </c>
+      <c r="E51" t="s">
+        <v>163</v>
+      </c>
+      <c r="F51" t="s">
+        <v>153</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" t="s">
+        <v>162</v>
+      </c>
+      <c r="E52" t="s">
+        <v>163</v>
+      </c>
+      <c r="F52" t="s">
+        <v>207</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>117</v>
+      </c>
+      <c r="D53" t="s">
+        <v>162</v>
+      </c>
+      <c r="E53" t="s">
+        <v>163</v>
+      </c>
+      <c r="F53" t="s">
+        <v>188</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" t="s">
+        <v>162</v>
+      </c>
+      <c r="E54" t="s">
+        <v>163</v>
+      </c>
+      <c r="F54" t="s">
+        <v>214</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>125</v>
+      </c>
+      <c r="D55" t="s">
+        <v>162</v>
+      </c>
+      <c r="E55" t="s">
+        <v>163</v>
+      </c>
+      <c r="F55" t="s">
+        <v>97</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H55" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>130</v>
+      </c>
+      <c r="D56" t="s">
+        <v>162</v>
+      </c>
+      <c r="E56" t="s">
+        <v>163</v>
+      </c>
+      <c r="F56" t="s">
+        <v>74</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H56" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>135</v>
+      </c>
+      <c r="D57" t="s">
+        <v>162</v>
+      </c>
+      <c r="E57" t="s">
+        <v>163</v>
+      </c>
+      <c r="F57" t="s">
+        <v>177</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>139</v>
+      </c>
+      <c r="D58" t="s">
+        <v>162</v>
+      </c>
+      <c r="E58" t="s">
+        <v>163</v>
+      </c>
+      <c r="F58" t="s">
+        <v>97</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>143</v>
+      </c>
+      <c r="D59" t="s">
+        <v>162</v>
+      </c>
+      <c r="E59" t="s">
+        <v>163</v>
+      </c>
+      <c r="F59" t="s">
+        <v>177</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H59" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>232</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>147</v>
+      </c>
+      <c r="D60" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" t="s">
+        <v>163</v>
+      </c>
+      <c r="F60" t="s">
+        <v>233</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>152</v>
+      </c>
+      <c r="D61" t="s">
+        <v>162</v>
+      </c>
+      <c r="E61" t="s">
+        <v>163</v>
+      </c>
+      <c r="F61" t="s">
+        <v>233</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>157</v>
+      </c>
+      <c r="D62" t="s">
+        <v>162</v>
+      </c>
+      <c r="E62" t="s">
+        <v>163</v>
+      </c>
+      <c r="F62" t="s">
+        <v>240</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>244</v>
+      </c>
+      <c r="D63" t="s">
+        <v>162</v>
+      </c>
+      <c r="E63" t="s">
+        <v>163</v>
+      </c>
+      <c r="F63" t="s">
+        <v>74</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" t="s">
+        <v>162</v>
+      </c>
+      <c r="E64" t="s">
+        <v>163</v>
+      </c>
+      <c r="F64" t="s">
+        <v>153</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H64" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>252</v>
+      </c>
+      <c r="D65" t="s">
+        <v>162</v>
+      </c>
+      <c r="E65" t="s">
+        <v>163</v>
+      </c>
+      <c r="F65" t="s">
+        <v>97</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>256</v>
+      </c>
+      <c r="D66" t="s">
+        <v>162</v>
+      </c>
+      <c r="E66" t="s">
+        <v>163</v>
+      </c>
+      <c r="F66" t="s">
+        <v>257</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H66" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>260</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>261</v>
+      </c>
+      <c r="D67" t="s">
+        <v>162</v>
+      </c>
+      <c r="E67" t="s">
+        <v>163</v>
+      </c>
+      <c r="F67" t="s">
+        <v>74</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>264</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>265</v>
+      </c>
+      <c r="D68" t="s">
+        <v>162</v>
+      </c>
+      <c r="E68" t="s">
+        <v>163</v>
+      </c>
+      <c r="F68" t="s">
+        <v>188</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H68" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>268</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>269</v>
+      </c>
+      <c r="D69" t="s">
+        <v>162</v>
+      </c>
+      <c r="E69" t="s">
+        <v>163</v>
+      </c>
+      <c r="F69" t="s">
+        <v>270</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>274</v>
+      </c>
+      <c r="D70" t="s">
+        <v>162</v>
+      </c>
+      <c r="E70" t="s">
+        <v>163</v>
+      </c>
+      <c r="F70" t="s">
+        <v>97</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>278</v>
+      </c>
+      <c r="D71" t="s">
+        <v>162</v>
+      </c>
+      <c r="E71" t="s">
+        <v>163</v>
+      </c>
+      <c r="F71" t="s">
+        <v>67</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" t="s">
+        <v>162</v>
+      </c>
+      <c r="E72" t="s">
+        <v>163</v>
+      </c>
+      <c r="F72" t="s">
+        <v>74</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H72" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>285</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>286</v>
+      </c>
+      <c r="D73" t="s">
+        <v>162</v>
+      </c>
+      <c r="E73" t="s">
+        <v>163</v>
+      </c>
+      <c r="F73" t="s">
+        <v>287</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H73" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" t="s">
+        <v>162</v>
+      </c>
+      <c r="E74" t="s">
+        <v>163</v>
+      </c>
+      <c r="F74" t="s">
+        <v>104</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H74" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>294</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>10</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" t="s">
+      <c r="D75" t="s">
+        <v>295</v>
+      </c>
+      <c r="E75" t="s">
+        <v>296</v>
+      </c>
+      <c r="F75" t="s">
+        <v>167</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H75" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>299</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>295</v>
+      </c>
+      <c r="E76" t="s">
+        <v>296</v>
+      </c>
+      <c r="F76" t="s">
+        <v>158</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H76" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" t="s">
+        <v>295</v>
+      </c>
+      <c r="E77" t="s">
+        <v>296</v>
+      </c>
+      <c r="F77" t="s">
+        <v>167</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H77" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>305</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78" t="s">
+        <v>295</v>
+      </c>
+      <c r="E78" t="s">
+        <v>296</v>
+      </c>
+      <c r="F78" t="s">
+        <v>67</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H78" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>308</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79" t="s">
+        <v>295</v>
+      </c>
+      <c r="E79" t="s">
+        <v>296</v>
+      </c>
+      <c r="F79" t="s">
+        <v>233</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H79" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>311</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>93</v>
+      </c>
+      <c r="D80" t="s">
+        <v>295</v>
+      </c>
+      <c r="E80" t="s">
+        <v>296</v>
+      </c>
+      <c r="F80" t="s">
+        <v>67</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H80" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>314</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" t="s">
+        <v>295</v>
+      </c>
+      <c r="E81" t="s">
+        <v>296</v>
+      </c>
+      <c r="F81" t="s">
+        <v>315</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H81" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>318</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>45</v>
+      </c>
+      <c r="D82" t="s">
+        <v>295</v>
+      </c>
+      <c r="E82" t="s">
+        <v>296</v>
+      </c>
+      <c r="F82" t="s">
+        <v>153</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H82" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>321</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" t="s">
+        <v>295</v>
+      </c>
+      <c r="E83" t="s">
+        <v>296</v>
+      </c>
+      <c r="F83" t="s">
+        <v>153</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H83" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>324</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>53</v>
+      </c>
+      <c r="D84" t="s">
+        <v>295</v>
+      </c>
+      <c r="E84" t="s">
+        <v>296</v>
+      </c>
+      <c r="F84" t="s">
+        <v>158</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H84" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>327</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>328</v>
+      </c>
+      <c r="E85" t="s">
+        <v>329</v>
+      </c>
+      <c r="F85" t="s">
+        <v>330</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H85" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>333</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>334</v>
+      </c>
+      <c r="E86" t="s">
+        <v>335</v>
+      </c>
+      <c r="F86" t="s">
         <v>13</v>
       </c>
-      <c r="G49" s="1" t="s">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="G86" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H86" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>338</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>339</v>
+      </c>
+      <c r="E87" t="s">
+        <v>340</v>
+      </c>
+      <c r="F87" t="s">
+        <v>97</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H87" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>343</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>344</v>
+      </c>
+      <c r="E88" t="s">
+        <v>345</v>
+      </c>
+      <c r="F88" t="s">
+        <v>346</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H88" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>349</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>344</v>
+      </c>
+      <c r="E89" t="s">
+        <v>345</v>
+      </c>
+      <c r="F89" t="s">
+        <v>346</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H89" t="s">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2327,50 +3799,90 @@
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>